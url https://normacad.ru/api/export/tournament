--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Лига 1–4" sheetId="1" r:id="rId1"/>
     <sheet name="Лига 5–7" sheetId="2" r:id="rId2"/>
     <sheet name="Лига 8–11" sheetId="3" r:id="rId3"/>
     <sheet name="Тур 1" sheetId="4" r:id="rId4"/>
+    <sheet name="Джипег" sheetId="5" r:id="rId5"/>
+    <sheet name="Родительский тур" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -91,51 +95,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -416,755 +420,881 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="7.83203125" customWidth="1"/>
     <col min="2" max="2" width="8.83203125" customWidth="1"/>
     <col min="3" max="3" width="32.83203125" customWidth="1"/>
     <col min="4" max="4" width="8.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Место</v>
       </c>
       <c r="B1" t="str">
         <v>Класс</v>
       </c>
       <c r="C1" t="str">
         <v>Команда</v>
       </c>
       <c r="D1" t="str">
         <v>Очки</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
-        <v>4Г</v>
+        <v>4Д</v>
       </c>
       <c r="C2" t="str">
-        <v>Древние греки</v>
+        <v>Уральские пельмени</v>
       </c>
       <c r="D2">
-        <v>44</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
-        <v>4К</v>
+        <v>4Г</v>
       </c>
       <c r="C3" t="str">
-        <v>Леончики</v>
+        <v>Древние греки</v>
       </c>
       <c r="D3">
-        <v>36</v>
+        <v>88</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>4Д</v>
+        <v>4А</v>
       </c>
       <c r="C4" t="str">
-        <v>Уральские пельмени</v>
+        <v>Команда "А"</v>
       </c>
       <c r="D4">
-        <v>34</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
-        <v>3Е</v>
+        <v>4Б</v>
       </c>
       <c r="C5" t="str">
-        <v>Аэромашинки</v>
+        <v>Фирма Одуванчики</v>
       </c>
       <c r="D5">
-        <v>32</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
         <v>3А</v>
       </c>
       <c r="C6" t="str">
         <v>Циркуль</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>4Б</v>
+        <v>4А</v>
       </c>
       <c r="C7" t="str">
-        <v>Фирма Одуванчики</v>
+        <v>Пончики</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="str">
         <v>3А</v>
       </c>
       <c r="C8" t="str">
         <v>Капибары</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
         <v>3Г</v>
       </c>
       <c r="C9" t="str">
         <v>Перевертыши</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>4А</v>
+        <v>3Б</v>
       </c>
       <c r="C10" t="str">
-        <v>Пончики</v>
+        <v>Шпаргалка для мозга</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>4А</v>
+        <v>4З</v>
       </c>
       <c r="C11" t="str">
-        <v>Команда "А"</v>
+        <v>МаХ</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>3Б</v>
+        <v>3А</v>
       </c>
       <c r="C12" t="str">
-        <v>3Б</v>
+        <v>Буль-буль</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>4А</v>
+        <v>4К</v>
       </c>
       <c r="C13" t="str">
-        <v>Вопросики</v>
+        <v>Леончики</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>3А</v>
+        <v>3Е</v>
       </c>
       <c r="C14" t="str">
-        <v>Буль-буль</v>
+        <v>Аэромашинки</v>
       </c>
       <c r="D14">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Б-банда</v>
+      </c>
+      <c r="D15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="C16" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="D16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="str">
+        <v>4А</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Вопросики</v>
+      </c>
+      <c r="D17">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="str">
         <v>3Е</v>
       </c>
-      <c r="C15" t="str">
+      <c r="C18" t="str">
         <v>Ежики победители</v>
       </c>
-      <c r="D15">
+      <c r="D18">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D15"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D18"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="7.83203125" customWidth="1"/>
     <col min="2" max="2" width="8.83203125" customWidth="1"/>
     <col min="3" max="3" width="32.83203125" customWidth="1"/>
     <col min="4" max="4" width="8.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Место</v>
       </c>
       <c r="B1" t="str">
         <v>Класс</v>
       </c>
       <c r="C1" t="str">
         <v>Команда</v>
       </c>
       <c r="D1" t="str">
         <v>Очки</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
         <v>7А</v>
       </c>
       <c r="C2" t="str">
         <v>Семь пятниц</v>
       </c>
       <c r="D2">
-        <v>84</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
         <v>6Г</v>
       </c>
       <c r="C3" t="str">
         <v>Тун Тун Сахуры</v>
       </c>
       <c r="D3">
-        <v>64</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>6Е</v>
+        <v>7Г</v>
       </c>
       <c r="C4" t="str">
-        <v>Альфа</v>
+        <v>Гвозди</v>
       </c>
       <c r="D4">
-        <v>62</v>
+        <v>112</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
-        <v>7Ф</v>
+        <v>7В</v>
       </c>
       <c r="C5" t="str">
-        <v>7Ф</v>
+        <v>Настроение выигрывать</v>
       </c>
       <c r="D5">
-        <v>54</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
         <v>6Д</v>
       </c>
       <c r="C6" t="str">
-        <v>Джокеры</v>
+        <v>Джокерши</v>
       </c>
       <c r="D6">
-        <v>52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>7Г</v>
+        <v>6Д</v>
       </c>
       <c r="C7" t="str">
-        <v>Гвозди</v>
+        <v>Джокеры</v>
       </c>
       <c r="D7">
-        <v>52</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" t="str">
-        <v>7В</v>
+        <v>6Б</v>
       </c>
       <c r="C8" t="str">
-        <v>Настроение выигрывать</v>
+        <v>Яблоко</v>
       </c>
       <c r="D8">
-        <v>50</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>6Б</v>
+        <v>5Е</v>
       </c>
       <c r="C9" t="str">
-        <v>Яблоко</v>
+        <v>Бетто</v>
       </c>
       <c r="D9">
-        <v>50</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>7Б</v>
+        <v>5Е</v>
       </c>
       <c r="C10" t="str">
-        <v>7Б</v>
+        <v>Омега</v>
       </c>
       <c r="D10">
-        <v>46</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>6А</v>
+        <v>5А</v>
       </c>
       <c r="C11" t="str">
-        <v>На приколе</v>
+        <v>Челябинские ёжики</v>
       </c>
       <c r="D11">
-        <v>44</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>5Е</v>
+        <v>5В</v>
       </c>
       <c r="C12" t="str">
-        <v>Бетто</v>
+        <v>Я тебя могну</v>
       </c>
       <c r="D12">
-        <v>42</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>5Е</v>
+        <v>6А</v>
       </c>
       <c r="C13" t="str">
-        <v>Омега</v>
+        <v>Фотончики</v>
       </c>
       <c r="D13">
-        <v>40</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>6Д</v>
+        <v>6Е</v>
       </c>
       <c r="C14" t="str">
-        <v>Джокерши</v>
+        <v>Альфа</v>
       </c>
       <c r="D14">
-        <v>38</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
-        <v>5А</v>
+        <v>6Е</v>
       </c>
       <c r="C15" t="str">
-        <v>Челябинские ёжики</v>
+        <v>Газонокосилка</v>
       </c>
       <c r="D15">
-        <v>34</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B16" t="str">
-        <v>5В</v>
+        <v>7Ф</v>
       </c>
       <c r="C16" t="str">
-        <v>Я тебя могну</v>
+        <v>7Ф</v>
       </c>
       <c r="D16">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" t="str">
-        <v>5Д</v>
+        <v>7Б</v>
       </c>
       <c r="C17" t="str">
-        <v>Морковки</v>
+        <v>7 бе</v>
       </c>
       <c r="D17">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="str">
-        <v>6В</v>
+        <v>7Б</v>
       </c>
       <c r="C18" t="str">
-        <v>Гуманойды</v>
+        <v>7Б</v>
       </c>
       <c r="D18">
-        <v>32</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="str">
+        <v>6А</v>
+      </c>
+      <c r="C19" t="str">
+        <v>На приколе</v>
+      </c>
+      <c r="D19">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="str">
+        <v>5Д</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Морковки</v>
+      </c>
+      <c r="D20">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>19</v>
+      </c>
+      <c r="B21" t="str">
+        <v>5Б</v>
+      </c>
+      <c r="C21" t="str">
+        <v>Партия яблок</v>
+      </c>
+      <c r="D21">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="str">
+        <v>6В</v>
+      </c>
+      <c r="C22" t="str">
+        <v>Гуманойды</v>
+      </c>
+      <c r="D22">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="str">
+        <v>5Д</v>
+      </c>
+      <c r="C23" t="str">
+        <v>Лисицы</v>
+      </c>
+      <c r="D23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="str">
         <v>5Г</v>
       </c>
-      <c r="C19" t="str">
+      <c r="C24" t="str">
         <v>Бешенные пельмени</v>
       </c>
-      <c r="D19">
+      <c r="D24">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D19"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="7.83203125" customWidth="1"/>
     <col min="2" max="2" width="8.83203125" customWidth="1"/>
     <col min="3" max="3" width="32.83203125" customWidth="1"/>
     <col min="4" max="4" width="8.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Место</v>
       </c>
       <c r="B1" t="str">
         <v>Класс</v>
       </c>
       <c r="C1" t="str">
         <v>Команда</v>
       </c>
       <c r="D1" t="str">
         <v>Очки</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
-        <v>11А</v>
+        <v>11Ф</v>
       </c>
       <c r="C2" t="str">
-        <v>Beauty and Brains</v>
+        <v>Кикерики</v>
       </c>
       <c r="D2">
-        <v>102</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
-        <v>11Ф</v>
+        <v>11А</v>
       </c>
       <c r="C3" t="str">
-        <v>Кикерики</v>
+        <v>Beauty and Brains</v>
       </c>
       <c r="D3">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>10Ф</v>
+        <v>9Ф</v>
       </c>
       <c r="C4" t="str">
-        <v>Темный принц</v>
+        <v>Фотоника</v>
       </c>
       <c r="D4">
-        <v>98</v>
+        <v>148</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" t="str">
-        <v>10Е</v>
+        <v>10А</v>
       </c>
       <c r="C5" t="str">
-        <v>ЛППУ</v>
+        <v>Дети Ивана</v>
       </c>
       <c r="D5">
-        <v>94</v>
+        <v>148</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
         <v>9Ф</v>
       </c>
       <c r="C6" t="str">
-        <v>Фотоника</v>
+        <v>ЧВК Хьюстон кхм-кхм</v>
       </c>
       <c r="D6">
-        <v>92</v>
+        <v>146</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>9Ф</v>
+        <v>12А</v>
       </c>
       <c r="C7" t="str">
-        <v>ЧВК Хьюстон кхм-кхм</v>
+        <v>I2A</v>
       </c>
       <c r="D7">
-        <v>84</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B8" t="str">
-        <v>10А</v>
+        <v>8В</v>
       </c>
       <c r="C8" t="str">
-        <v>Дети Ивана</v>
+        <v>Лысые собаки</v>
       </c>
       <c r="D8">
-        <v>84</v>
+        <v>122</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>12А</v>
+        <v>10Ф</v>
       </c>
       <c r="C9" t="str">
-        <v>I2A</v>
+        <v>Темный принц</v>
       </c>
       <c r="D9">
-        <v>80</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>9В</v>
+        <v>10Е</v>
       </c>
       <c r="C10" t="str">
-        <v>Числовые гении</v>
+        <v>ЛППУ</v>
       </c>
       <c r="D10">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>8А</v>
+        <v>9В</v>
       </c>
       <c r="C11" t="str">
-        <v>Слава Мисюваварач</v>
+        <v>Числовые гении</v>
       </c>
       <c r="D11">
-        <v>64</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>8В</v>
+        <v>8А</v>
       </c>
       <c r="C12" t="str">
-        <v>Лысые собаки</v>
+        <v>Слава Мисюваварач</v>
       </c>
       <c r="D12">
-        <v>60</v>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="str">
+        <v>10Е</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Рыжая и Белый</v>
+      </c>
+      <c r="D13">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G44"/>
+  <dimension ref="A1:G53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8.83203125" customWidth="1"/>
     <col min="2" max="2" width="28.83203125" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.83203125" customWidth="1"/>
     <col min="5" max="5" width="9.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Класс</v>
       </c>
       <c r="B1" t="str">
         <v>Команда</v>
       </c>
       <c r="C1" t="str">
         <v>Раунд 1</v>
       </c>
       <c r="D1" t="str">
         <v>Раунд 2</v>
@@ -2146,59 +2276,2784 @@
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>3Е</v>
       </c>
       <c r="B44" t="str">
         <v>Ежики победители</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>2</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>4</v>
       </c>
       <c r="G44">
         <v>6</v>
       </c>
     </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="B45" t="str">
+        <v>Шпаргалка для мозга</v>
+      </c>
+      <c r="C45" t="str">
+        <v/>
+      </c>
+      <c r="D45" t="str">
+        <v/>
+      </c>
+      <c r="E45" t="str">
+        <v/>
+      </c>
+      <c r="F45" t="str">
+        <v/>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>4З</v>
+      </c>
+      <c r="B46" t="str">
+        <v>МаХ</v>
+      </c>
+      <c r="C46" t="str">
+        <v/>
+      </c>
+      <c r="D46" t="str">
+        <v/>
+      </c>
+      <c r="E46" t="str">
+        <v/>
+      </c>
+      <c r="F46" t="str">
+        <v/>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="B47" t="str">
+        <v>Б-банда</v>
+      </c>
+      <c r="C47" t="str">
+        <v/>
+      </c>
+      <c r="D47" t="str">
+        <v/>
+      </c>
+      <c r="E47" t="str">
+        <v/>
+      </c>
+      <c r="F47" t="str">
+        <v/>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>6А</v>
+      </c>
+      <c r="B48" t="str">
+        <v>Фотончики</v>
+      </c>
+      <c r="C48" t="str">
+        <v/>
+      </c>
+      <c r="D48" t="str">
+        <v/>
+      </c>
+      <c r="E48" t="str">
+        <v/>
+      </c>
+      <c r="F48" t="str">
+        <v/>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>6Е</v>
+      </c>
+      <c r="B49" t="str">
+        <v>Газонокосилка</v>
+      </c>
+      <c r="C49" t="str">
+        <v/>
+      </c>
+      <c r="D49" t="str">
+        <v/>
+      </c>
+      <c r="E49" t="str">
+        <v/>
+      </c>
+      <c r="F49" t="str">
+        <v/>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>7Б</v>
+      </c>
+      <c r="B50" t="str">
+        <v>7 бе</v>
+      </c>
+      <c r="C50" t="str">
+        <v/>
+      </c>
+      <c r="D50" t="str">
+        <v/>
+      </c>
+      <c r="E50" t="str">
+        <v/>
+      </c>
+      <c r="F50" t="str">
+        <v/>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>5Б</v>
+      </c>
+      <c r="B51" t="str">
+        <v>Партия яблок</v>
+      </c>
+      <c r="C51" t="str">
+        <v/>
+      </c>
+      <c r="D51" t="str">
+        <v/>
+      </c>
+      <c r="E51" t="str">
+        <v/>
+      </c>
+      <c r="F51" t="str">
+        <v/>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>5Д</v>
+      </c>
+      <c r="B52" t="str">
+        <v>Лисицы</v>
+      </c>
+      <c r="C52" t="str">
+        <v/>
+      </c>
+      <c r="D52" t="str">
+        <v/>
+      </c>
+      <c r="E52" t="str">
+        <v/>
+      </c>
+      <c r="F52" t="str">
+        <v/>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>10Е</v>
+      </c>
+      <c r="B53" t="str">
+        <v>Рыжая и Белый</v>
+      </c>
+      <c r="C53" t="str">
+        <v/>
+      </c>
+      <c r="D53" t="str">
+        <v/>
+      </c>
+      <c r="E53" t="str">
+        <v/>
+      </c>
+      <c r="F53" t="str">
+        <v/>
+      </c>
+      <c r="G53">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G44"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G53"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J53"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="8.83203125" customWidth="1"/>
+    <col min="2" max="2" width="28.83203125" customWidth="1"/>
+    <col min="3" max="3" width="9.83203125" customWidth="1"/>
+    <col min="4" max="4" width="9.83203125" customWidth="1"/>
+    <col min="5" max="5" width="9.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" customWidth="1"/>
+    <col min="7" max="7" width="9.83203125" customWidth="1"/>
+    <col min="8" max="8" width="9.83203125" customWidth="1"/>
+    <col min="9" max="9" width="9.83203125" customWidth="1"/>
+    <col min="10" max="10" width="10.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Класс</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Команда</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Раунд 1</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Раунд 2</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Раунд 3</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Раунд 4</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Раунд 5</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Раунд 6</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Раунд 7</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Итог тура</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>11Ф</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Кикерики</v>
+      </c>
+      <c r="C2">
+        <v>10</v>
+      </c>
+      <c r="D2">
+        <v>12</v>
+      </c>
+      <c r="E2">
+        <v>14</v>
+      </c>
+      <c r="F2">
+        <v>12</v>
+      </c>
+      <c r="G2">
+        <v>12</v>
+      </c>
+      <c r="H2">
+        <v>6</v>
+      </c>
+      <c r="I2">
+        <v>6</v>
+      </c>
+      <c r="J2">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>11А</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Beauty and Brains</v>
+      </c>
+      <c r="C3">
+        <v>12</v>
+      </c>
+      <c r="D3">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>12</v>
+      </c>
+      <c r="F3">
+        <v>12</v>
+      </c>
+      <c r="G3">
+        <v>10</v>
+      </c>
+      <c r="H3">
+        <v>8</v>
+      </c>
+      <c r="I3">
+        <v>2</v>
+      </c>
+      <c r="J3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>10А</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Дети Ивана</v>
+      </c>
+      <c r="C4">
+        <v>12</v>
+      </c>
+      <c r="D4">
+        <v>10</v>
+      </c>
+      <c r="E4">
+        <v>10</v>
+      </c>
+      <c r="F4">
+        <v>10</v>
+      </c>
+      <c r="G4">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>4</v>
+      </c>
+      <c r="I4">
+        <v>10</v>
+      </c>
+      <c r="J4">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>6Г</v>
+      </c>
+      <c r="B5" t="str">
+        <v>Тун Тун Сахуры</v>
+      </c>
+      <c r="C5">
+        <v>6</v>
+      </c>
+      <c r="D5">
+        <v>12</v>
+      </c>
+      <c r="E5">
+        <v>12</v>
+      </c>
+      <c r="F5">
+        <v>12</v>
+      </c>
+      <c r="G5">
+        <v>12</v>
+      </c>
+      <c r="H5">
+        <v>2</v>
+      </c>
+      <c r="I5">
+        <v>8</v>
+      </c>
+      <c r="J5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>6А</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Фотончики</v>
+      </c>
+      <c r="C6">
+        <v>8</v>
+      </c>
+      <c r="D6">
+        <v>12</v>
+      </c>
+      <c r="E6">
+        <v>10</v>
+      </c>
+      <c r="F6">
+        <v>12</v>
+      </c>
+      <c r="G6">
+        <v>8</v>
+      </c>
+      <c r="H6">
+        <v>8</v>
+      </c>
+      <c r="I6">
+        <v>6</v>
+      </c>
+      <c r="J6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>8В</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Лысые собаки</v>
+      </c>
+      <c r="C7">
+        <v>12</v>
+      </c>
+      <c r="D7">
+        <v>12</v>
+      </c>
+      <c r="E7">
+        <v>14</v>
+      </c>
+      <c r="F7">
+        <v>12</v>
+      </c>
+      <c r="G7">
+        <v>8</v>
+      </c>
+      <c r="H7">
+        <v>2</v>
+      </c>
+      <c r="I7">
+        <v>2</v>
+      </c>
+      <c r="J7">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>6Д</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Джокерши</v>
+      </c>
+      <c r="C8">
+        <v>12</v>
+      </c>
+      <c r="D8">
+        <v>10</v>
+      </c>
+      <c r="E8">
+        <v>10</v>
+      </c>
+      <c r="F8">
+        <v>10</v>
+      </c>
+      <c r="G8">
+        <v>10</v>
+      </c>
+      <c r="H8">
+        <v>4</v>
+      </c>
+      <c r="I8">
+        <v>6</v>
+      </c>
+      <c r="J8">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>9Ф</v>
+      </c>
+      <c r="B9" t="str">
+        <v>ЧВК Хьюстон кхм-кхм</v>
+      </c>
+      <c r="C9">
+        <v>12</v>
+      </c>
+      <c r="D9">
+        <v>12</v>
+      </c>
+      <c r="E9">
+        <v>10</v>
+      </c>
+      <c r="F9">
+        <v>12</v>
+      </c>
+      <c r="G9">
+        <v>10</v>
+      </c>
+      <c r="H9">
+        <v>6</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>12А</v>
+      </c>
+      <c r="B10" t="str">
+        <v>I2A</v>
+      </c>
+      <c r="C10">
+        <v>12</v>
+      </c>
+      <c r="D10">
+        <v>10</v>
+      </c>
+      <c r="E10">
+        <v>12</v>
+      </c>
+      <c r="F10">
+        <v>12</v>
+      </c>
+      <c r="G10">
+        <v>12</v>
+      </c>
+      <c r="H10">
+        <v>0</v>
+      </c>
+      <c r="I10">
+        <v>4</v>
+      </c>
+      <c r="J10">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>7Г</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Гвозди</v>
+      </c>
+      <c r="C11">
+        <v>6</v>
+      </c>
+      <c r="D11">
+        <v>10</v>
+      </c>
+      <c r="E11">
+        <v>14</v>
+      </c>
+      <c r="F11">
+        <v>12</v>
+      </c>
+      <c r="G11">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2</v>
+      </c>
+      <c r="I11">
+        <v>8</v>
+      </c>
+      <c r="J11">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>7В</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Настроение выигрывать</v>
+      </c>
+      <c r="C12">
+        <v>10</v>
+      </c>
+      <c r="D12">
+        <v>12</v>
+      </c>
+      <c r="E12">
+        <v>12</v>
+      </c>
+      <c r="F12">
+        <v>10</v>
+      </c>
+      <c r="G12">
+        <v>10</v>
+      </c>
+      <c r="H12">
+        <v>4</v>
+      </c>
+      <c r="I12">
+        <v>2</v>
+      </c>
+      <c r="J12">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>6Е</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Газонокосилка</v>
+      </c>
+      <c r="C13">
+        <v>10</v>
+      </c>
+      <c r="D13">
+        <v>12</v>
+      </c>
+      <c r="E13">
+        <v>14</v>
+      </c>
+      <c r="F13">
+        <v>10</v>
+      </c>
+      <c r="G13">
+        <v>4</v>
+      </c>
+      <c r="H13">
+        <v>4</v>
+      </c>
+      <c r="I13">
+        <v>4</v>
+      </c>
+      <c r="J13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>4А</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Команда "А"</v>
+      </c>
+      <c r="C14">
+        <v>12</v>
+      </c>
+      <c r="D14">
+        <v>12</v>
+      </c>
+      <c r="E14">
+        <v>10</v>
+      </c>
+      <c r="F14">
+        <v>6</v>
+      </c>
+      <c r="G14">
+        <v>12</v>
+      </c>
+      <c r="H14">
+        <v>2</v>
+      </c>
+      <c r="I14">
+        <v>2</v>
+      </c>
+      <c r="J14">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>9Ф</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Фотоника</v>
+      </c>
+      <c r="C15">
+        <v>12</v>
+      </c>
+      <c r="D15">
+        <v>12</v>
+      </c>
+      <c r="E15">
+        <v>6</v>
+      </c>
+      <c r="F15">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>6</v>
+      </c>
+      <c r="H15">
+        <v>8</v>
+      </c>
+      <c r="I15">
+        <v>4</v>
+      </c>
+      <c r="J15">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>4Д</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Уральские пельмени</v>
+      </c>
+      <c r="C16">
+        <v>8</v>
+      </c>
+      <c r="D16">
+        <v>12</v>
+      </c>
+      <c r="E16">
+        <v>12</v>
+      </c>
+      <c r="F16">
+        <v>10</v>
+      </c>
+      <c r="G16">
+        <v>6</v>
+      </c>
+      <c r="H16">
+        <v>4</v>
+      </c>
+      <c r="I16">
+        <v>4</v>
+      </c>
+      <c r="J16">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>7Б</v>
+      </c>
+      <c r="B17" t="str">
+        <v>7 бе</v>
+      </c>
+      <c r="C17">
+        <v>8</v>
+      </c>
+      <c r="D17">
+        <v>12</v>
+      </c>
+      <c r="E17">
+        <v>12</v>
+      </c>
+      <c r="F17">
+        <v>10</v>
+      </c>
+      <c r="G17">
+        <v>10</v>
+      </c>
+      <c r="H17">
+        <v>2</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>10Е</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Рыжая и Белый</v>
+      </c>
+      <c r="C18">
+        <v>8</v>
+      </c>
+      <c r="D18">
+        <v>10</v>
+      </c>
+      <c r="E18">
+        <v>12</v>
+      </c>
+      <c r="F18">
+        <v>10</v>
+      </c>
+      <c r="G18">
+        <v>8</v>
+      </c>
+      <c r="H18">
+        <v>4</v>
+      </c>
+      <c r="I18">
+        <v>2</v>
+      </c>
+      <c r="J18">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>5Е</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Бетто</v>
+      </c>
+      <c r="C19">
+        <v>8</v>
+      </c>
+      <c r="D19">
+        <v>8</v>
+      </c>
+      <c r="E19">
+        <v>10</v>
+      </c>
+      <c r="F19">
+        <v>12</v>
+      </c>
+      <c r="G19">
+        <v>6</v>
+      </c>
+      <c r="H19">
+        <v>4</v>
+      </c>
+      <c r="I19">
+        <v>2</v>
+      </c>
+      <c r="J19">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>5А</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Челябинские ёжики</v>
+      </c>
+      <c r="C20">
+        <v>4</v>
+      </c>
+      <c r="D20">
+        <v>8</v>
+      </c>
+      <c r="E20">
+        <v>10</v>
+      </c>
+      <c r="F20">
+        <v>12</v>
+      </c>
+      <c r="G20">
+        <v>12</v>
+      </c>
+      <c r="H20">
+        <v>4</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Шпаргалка для мозга</v>
+      </c>
+      <c r="C21">
+        <v>0</v>
+      </c>
+      <c r="D21">
+        <v>12</v>
+      </c>
+      <c r="E21">
+        <v>12</v>
+      </c>
+      <c r="F21">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>12</v>
+      </c>
+      <c r="H21">
+        <v>2</v>
+      </c>
+      <c r="I21">
+        <v>4</v>
+      </c>
+      <c r="J21">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>5Е</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Омега</v>
+      </c>
+      <c r="C22">
+        <v>6</v>
+      </c>
+      <c r="D22">
+        <v>10</v>
+      </c>
+      <c r="E22">
+        <v>12</v>
+      </c>
+      <c r="F22">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>6</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>6</v>
+      </c>
+      <c r="J22">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>7А</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Семь пятниц</v>
+      </c>
+      <c r="C23">
+        <v>6</v>
+      </c>
+      <c r="D23">
+        <v>8</v>
+      </c>
+      <c r="E23">
+        <v>14</v>
+      </c>
+      <c r="F23">
+        <v>10</v>
+      </c>
+      <c r="G23">
+        <v>6</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>4</v>
+      </c>
+      <c r="J23">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>6Б</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Яблоко</v>
+      </c>
+      <c r="C24">
+        <v>12</v>
+      </c>
+      <c r="D24">
+        <v>10</v>
+      </c>
+      <c r="E24">
+        <v>12</v>
+      </c>
+      <c r="F24">
+        <v>10</v>
+      </c>
+      <c r="G24">
+        <v>2</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="I24">
+        <v>2</v>
+      </c>
+      <c r="J24">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>4Б</v>
+      </c>
+      <c r="B25" t="str">
+        <v>Фирма Одуванчики</v>
+      </c>
+      <c r="C25">
+        <v>10</v>
+      </c>
+      <c r="D25">
+        <v>8</v>
+      </c>
+      <c r="E25">
+        <v>12</v>
+      </c>
+      <c r="F25">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>6</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="I25">
+        <v>2</v>
+      </c>
+      <c r="J25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>6Д</v>
+      </c>
+      <c r="B26" t="str">
+        <v>Джокеры</v>
+      </c>
+      <c r="C26">
+        <v>6</v>
+      </c>
+      <c r="D26">
+        <v>10</v>
+      </c>
+      <c r="E26">
+        <v>10</v>
+      </c>
+      <c r="F26">
+        <v>10</v>
+      </c>
+      <c r="G26">
+        <v>8</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+      <c r="I26">
+        <v>2</v>
+      </c>
+      <c r="J26">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>4Г</v>
+      </c>
+      <c r="B27" t="str">
+        <v>Древние греки</v>
+      </c>
+      <c r="C27">
+        <v>8</v>
+      </c>
+      <c r="D27">
+        <v>10</v>
+      </c>
+      <c r="E27">
+        <v>10</v>
+      </c>
+      <c r="F27">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>6</v>
+      </c>
+      <c r="H27">
+        <v>2</v>
+      </c>
+      <c r="I27">
+        <v>0</v>
+      </c>
+      <c r="J27">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>5В</v>
+      </c>
+      <c r="B28" t="str">
+        <v>Я тебя могну</v>
+      </c>
+      <c r="C28">
+        <v>4</v>
+      </c>
+      <c r="D28">
+        <v>10</v>
+      </c>
+      <c r="E28">
+        <v>14</v>
+      </c>
+      <c r="F28">
+        <v>6</v>
+      </c>
+      <c r="G28">
+        <v>6</v>
+      </c>
+      <c r="H28">
+        <v>2</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>3А</v>
+      </c>
+      <c r="B29" t="str">
+        <v>Циркуль</v>
+      </c>
+      <c r="C29">
+        <v>6</v>
+      </c>
+      <c r="D29">
+        <v>4</v>
+      </c>
+      <c r="E29">
+        <v>12</v>
+      </c>
+      <c r="F29">
+        <v>10</v>
+      </c>
+      <c r="G29">
+        <v>6</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29">
+        <v>4</v>
+      </c>
+      <c r="J29">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>4З</v>
+      </c>
+      <c r="B30" t="str">
+        <v>МаХ</v>
+      </c>
+      <c r="C30">
+        <v>6</v>
+      </c>
+      <c r="D30">
+        <v>8</v>
+      </c>
+      <c r="E30">
+        <v>10</v>
+      </c>
+      <c r="F30">
+        <v>10</v>
+      </c>
+      <c r="G30">
+        <v>8</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>4А</v>
+      </c>
+      <c r="B31" t="str">
+        <v>Пончики</v>
+      </c>
+      <c r="C31">
+        <v>2</v>
+      </c>
+      <c r="D31">
+        <v>10</v>
+      </c>
+      <c r="E31">
+        <v>10</v>
+      </c>
+      <c r="F31">
+        <v>10</v>
+      </c>
+      <c r="G31">
+        <v>6</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="I31">
+        <v>2</v>
+      </c>
+      <c r="J31">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>3А</v>
+      </c>
+      <c r="B32" t="str">
+        <v>Капибары</v>
+      </c>
+      <c r="C32">
+        <v>10</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>10</v>
+      </c>
+      <c r="G32">
+        <v>6</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="I32">
+        <v>2</v>
+      </c>
+      <c r="J32">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>5Б</v>
+      </c>
+      <c r="B33" t="str">
+        <v>Партия яблок</v>
+      </c>
+      <c r="C33">
+        <v>6</v>
+      </c>
+      <c r="D33">
+        <v>6</v>
+      </c>
+      <c r="E33">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>4</v>
+      </c>
+      <c r="G33">
+        <v>8</v>
+      </c>
+      <c r="H33">
+        <v>0</v>
+      </c>
+      <c r="I33">
+        <v>2</v>
+      </c>
+      <c r="J33">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="B34" t="str">
+        <v>Б-банда</v>
+      </c>
+      <c r="C34">
+        <v>0</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>10</v>
+      </c>
+      <c r="F34">
+        <v>12</v>
+      </c>
+      <c r="G34">
+        <v>8</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>2</v>
+      </c>
+      <c r="J34">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>3Г</v>
+      </c>
+      <c r="B35" t="str">
+        <v>Перевертыши</v>
+      </c>
+      <c r="C35">
+        <v>6</v>
+      </c>
+      <c r="D35">
+        <v>4</v>
+      </c>
+      <c r="E35">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>2</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35">
+        <v>0</v>
+      </c>
+      <c r="J35">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>3А</v>
+      </c>
+      <c r="B36" t="str">
+        <v>Буль-буль</v>
+      </c>
+      <c r="C36">
+        <v>0</v>
+      </c>
+      <c r="D36">
+        <v>4</v>
+      </c>
+      <c r="E36">
+        <v>10</v>
+      </c>
+      <c r="F36">
+        <v>6</v>
+      </c>
+      <c r="G36">
+        <v>4</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+      <c r="I36">
+        <v>2</v>
+      </c>
+      <c r="J36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>5Д</v>
+      </c>
+      <c r="B37" t="str">
+        <v>Лисицы</v>
+      </c>
+      <c r="C37">
+        <v>6</v>
+      </c>
+      <c r="D37">
+        <v>4</v>
+      </c>
+      <c r="E37">
+        <v>6</v>
+      </c>
+      <c r="F37">
+        <v>2</v>
+      </c>
+      <c r="G37">
+        <v>6</v>
+      </c>
+      <c r="H37">
+        <v>2</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="J37">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>4К</v>
+      </c>
+      <c r="B38" t="str">
+        <v>Леончики</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="I38">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>4А</v>
+      </c>
+      <c r="B39" t="str">
+        <v>Вопросики</v>
+      </c>
+      <c r="C39">
+        <v>0</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>5Г</v>
+      </c>
+      <c r="B40" t="str">
+        <v>Бешенные пельмени</v>
+      </c>
+      <c r="C40">
+        <v>0</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40">
+        <v>0</v>
+      </c>
+      <c r="I40">
+        <v>0</v>
+      </c>
+      <c r="J40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>7Ф</v>
+      </c>
+      <c r="B41" t="str">
+        <v>7Ф</v>
+      </c>
+      <c r="C41" t="str">
+        <v/>
+      </c>
+      <c r="D41" t="str">
+        <v/>
+      </c>
+      <c r="E41" t="str">
+        <v/>
+      </c>
+      <c r="F41" t="str">
+        <v/>
+      </c>
+      <c r="G41" t="str">
+        <v/>
+      </c>
+      <c r="H41" t="str">
+        <v/>
+      </c>
+      <c r="I41" t="str">
+        <v/>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>6А</v>
+      </c>
+      <c r="B42" t="str">
+        <v>На приколе</v>
+      </c>
+      <c r="C42" t="str">
+        <v/>
+      </c>
+      <c r="D42" t="str">
+        <v/>
+      </c>
+      <c r="E42" t="str">
+        <v/>
+      </c>
+      <c r="F42" t="str">
+        <v/>
+      </c>
+      <c r="G42" t="str">
+        <v/>
+      </c>
+      <c r="H42" t="str">
+        <v/>
+      </c>
+      <c r="I42" t="str">
+        <v/>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>9В</v>
+      </c>
+      <c r="B43" t="str">
+        <v>Числовые гении</v>
+      </c>
+      <c r="C43">
+        <v>0</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>10Е</v>
+      </c>
+      <c r="B44" t="str">
+        <v>ЛППУ</v>
+      </c>
+      <c r="C44" t="str">
+        <v/>
+      </c>
+      <c r="D44" t="str">
+        <v/>
+      </c>
+      <c r="E44" t="str">
+        <v/>
+      </c>
+      <c r="F44" t="str">
+        <v/>
+      </c>
+      <c r="G44" t="str">
+        <v/>
+      </c>
+      <c r="H44" t="str">
+        <v/>
+      </c>
+      <c r="I44" t="str">
+        <v/>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>10Ф</v>
+      </c>
+      <c r="B45" t="str">
+        <v>Темный принц</v>
+      </c>
+      <c r="C45">
+        <v>0</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>8А</v>
+      </c>
+      <c r="B46" t="str">
+        <v>Слава Мисюваварач</v>
+      </c>
+      <c r="C46">
+        <v>0</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>7Б</v>
+      </c>
+      <c r="B47" t="str">
+        <v>7Б</v>
+      </c>
+      <c r="C47" t="str">
+        <v/>
+      </c>
+      <c r="D47" t="str">
+        <v/>
+      </c>
+      <c r="E47" t="str">
+        <v/>
+      </c>
+      <c r="F47" t="str">
+        <v/>
+      </c>
+      <c r="G47" t="str">
+        <v/>
+      </c>
+      <c r="H47" t="str">
+        <v/>
+      </c>
+      <c r="I47" t="str">
+        <v/>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>6Е</v>
+      </c>
+      <c r="B48" t="str">
+        <v>Альфа</v>
+      </c>
+      <c r="C48" t="str">
+        <v/>
+      </c>
+      <c r="D48" t="str">
+        <v/>
+      </c>
+      <c r="E48" t="str">
+        <v/>
+      </c>
+      <c r="F48" t="str">
+        <v/>
+      </c>
+      <c r="G48" t="str">
+        <v/>
+      </c>
+      <c r="H48" t="str">
+        <v/>
+      </c>
+      <c r="I48" t="str">
+        <v/>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>6В</v>
+      </c>
+      <c r="B49" t="str">
+        <v>Гуманойды</v>
+      </c>
+      <c r="C49">
+        <v>0</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="I49">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>3Е</v>
+      </c>
+      <c r="B50" t="str">
+        <v>Ежики победители</v>
+      </c>
+      <c r="C50">
+        <v>0</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>3Е</v>
+      </c>
+      <c r="B51" t="str">
+        <v>Аэромашинки</v>
+      </c>
+      <c r="C51">
+        <v>0</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="B52" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="C52" t="str">
+        <v/>
+      </c>
+      <c r="D52" t="str">
+        <v/>
+      </c>
+      <c r="E52" t="str">
+        <v/>
+      </c>
+      <c r="F52" t="str">
+        <v/>
+      </c>
+      <c r="G52" t="str">
+        <v/>
+      </c>
+      <c r="H52" t="str">
+        <v/>
+      </c>
+      <c r="I52" t="str">
+        <v/>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>5Д</v>
+      </c>
+      <c r="B53" t="str">
+        <v>Морковки</v>
+      </c>
+      <c r="C53" t="str">
+        <v/>
+      </c>
+      <c r="D53" t="str">
+        <v/>
+      </c>
+      <c r="E53" t="str">
+        <v/>
+      </c>
+      <c r="F53" t="str">
+        <v/>
+      </c>
+      <c r="G53" t="str">
+        <v/>
+      </c>
+      <c r="H53" t="str">
+        <v/>
+      </c>
+      <c r="I53" t="str">
+        <v/>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:J53"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="8.83203125" customWidth="1"/>
+    <col min="2" max="2" width="28.83203125" customWidth="1"/>
+    <col min="3" max="3" width="9.83203125" customWidth="1"/>
+    <col min="4" max="4" width="9.83203125" customWidth="1"/>
+    <col min="5" max="5" width="9.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" customWidth="1"/>
+    <col min="7" max="7" width="9.83203125" customWidth="1"/>
+    <col min="8" max="8" width="9.83203125" customWidth="1"/>
+    <col min="9" max="9" width="9.83203125" customWidth="1"/>
+    <col min="10" max="10" width="10.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Класс</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Команда</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Раунд 1</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Раунд 2</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Раунд 3</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Раунд 4</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Раунд 5</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Раунд 6</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Раунд 7</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Итог тура</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>5А</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Логичный ход</v>
+      </c>
+      <c r="C2">
+        <v>10</v>
+      </c>
+      <c r="D2">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>12</v>
+      </c>
+      <c r="F2">
+        <v>12</v>
+      </c>
+      <c r="G2">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>10</v>
+      </c>
+      <c r="I2">
+        <v>10</v>
+      </c>
+      <c r="J2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>3Б</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Б-значит Банда</v>
+      </c>
+      <c r="C3">
+        <v>12</v>
+      </c>
+      <c r="D3">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>12</v>
+      </c>
+      <c r="F3">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>10</v>
+      </c>
+      <c r="I3">
+        <v>6</v>
+      </c>
+      <c r="J3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>5Д</v>
+      </c>
+      <c r="B4" t="str">
+        <v>5D</v>
+      </c>
+      <c r="C4">
+        <v>10</v>
+      </c>
+      <c r="D4">
+        <v>9</v>
+      </c>
+      <c r="E4">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>10</v>
+      </c>
+      <c r="H4">
+        <v>10</v>
+      </c>
+      <c r="I4">
+        <v>6</v>
+      </c>
+      <c r="J4">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>10Е</v>
+      </c>
+      <c r="B5" t="str">
+        <v>С.О.К. (Самая Отличная Команда)</v>
+      </c>
+      <c r="C5">
+        <v>12</v>
+      </c>
+      <c r="D5">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>9</v>
+      </c>
+      <c r="F5">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>12</v>
+      </c>
+      <c r="H5">
+        <v>4</v>
+      </c>
+      <c r="I5">
+        <v>10</v>
+      </c>
+      <c r="J5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>1В</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Тревожные сырки</v>
+      </c>
+      <c r="C6">
+        <v>10</v>
+      </c>
+      <c r="D6">
+        <v>10</v>
+      </c>
+      <c r="E6">
+        <v>9</v>
+      </c>
+      <c r="F6">
+        <v>6</v>
+      </c>
+      <c r="G6">
+        <v>12</v>
+      </c>
+      <c r="H6">
+        <v>8</v>
+      </c>
+      <c r="I6">
+        <v>8</v>
+      </c>
+      <c r="J6">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>2В</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Зато Красивые!</v>
+      </c>
+      <c r="C7">
+        <v>10</v>
+      </c>
+      <c r="D7">
+        <v>12</v>
+      </c>
+      <c r="E7">
+        <v>5</v>
+      </c>
+      <c r="F7">
+        <v>6</v>
+      </c>
+      <c r="G7">
+        <v>12</v>
+      </c>
+      <c r="H7">
+        <v>8</v>
+      </c>
+      <c r="I7">
+        <v>10</v>
+      </c>
+      <c r="J7">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>4А</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Команда А</v>
+      </c>
+      <c r="C8">
+        <v>10</v>
+      </c>
+      <c r="D8">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>9</v>
+      </c>
+      <c r="F8">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>12</v>
+      </c>
+      <c r="H8">
+        <v>6</v>
+      </c>
+      <c r="I8">
+        <v>10</v>
+      </c>
+      <c r="J8">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>3А</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Проект А</v>
+      </c>
+      <c r="C9">
+        <v>8</v>
+      </c>
+      <c r="D9">
+        <v>12</v>
+      </c>
+      <c r="E9">
+        <v>6</v>
+      </c>
+      <c r="F9">
+        <v>10</v>
+      </c>
+      <c r="G9">
+        <v>12</v>
+      </c>
+      <c r="H9">
+        <v>8</v>
+      </c>
+      <c r="I9">
+        <v>6</v>
+      </c>
+      <c r="J9">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>5В, 7В</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Перемена для взрослых</v>
+      </c>
+      <c r="C10">
+        <v>6</v>
+      </c>
+      <c r="D10">
+        <v>10</v>
+      </c>
+      <c r="E10">
+        <v>9</v>
+      </c>
+      <c r="F10">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>10</v>
+      </c>
+      <c r="H10">
+        <v>12</v>
+      </c>
+      <c r="I10">
+        <v>7</v>
+      </c>
+      <c r="J10">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>10А</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Иван на связи</v>
+      </c>
+      <c r="C11">
+        <v>12</v>
+      </c>
+      <c r="D11">
+        <v>10</v>
+      </c>
+      <c r="E11">
+        <v>9</v>
+      </c>
+      <c r="F11">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>8</v>
+      </c>
+      <c r="I11">
+        <v>5</v>
+      </c>
+      <c r="J11">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>6Д</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Умный и красивые</v>
+      </c>
+      <c r="C12">
+        <v>10</v>
+      </c>
+      <c r="D12">
+        <v>7</v>
+      </c>
+      <c r="E12">
+        <v>7</v>
+      </c>
+      <c r="F12">
+        <v>4</v>
+      </c>
+      <c r="G12">
+        <v>12</v>
+      </c>
+      <c r="H12">
+        <v>12</v>
+      </c>
+      <c r="I12">
+        <v>8</v>
+      </c>
+      <c r="J12">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>4Б</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Сестры по разуму</v>
+      </c>
+      <c r="C13">
+        <v>10</v>
+      </c>
+      <c r="D13">
+        <v>9</v>
+      </c>
+      <c r="E13">
+        <v>9</v>
+      </c>
+      <c r="F13">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>12</v>
+      </c>
+      <c r="H13">
+        <v>4</v>
+      </c>
+      <c r="I13">
+        <v>4</v>
+      </c>
+      <c r="J13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>5Е</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Ой, МАМОЧКИ</v>
+      </c>
+      <c r="C14">
+        <v>12</v>
+      </c>
+      <c r="D14">
+        <v>10</v>
+      </c>
+      <c r="E14">
+        <v>5</v>
+      </c>
+      <c r="F14">
+        <v>4</v>
+      </c>
+      <c r="G14">
+        <v>10</v>
+      </c>
+      <c r="H14">
+        <v>4</v>
+      </c>
+      <c r="I14">
+        <v>10</v>
+      </c>
+      <c r="J14">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>5З</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Зеленый свет</v>
+      </c>
+      <c r="C15">
+        <v>12</v>
+      </c>
+      <c r="D15">
+        <v>6</v>
+      </c>
+      <c r="E15">
+        <v>5</v>
+      </c>
+      <c r="F15">
+        <v>7</v>
+      </c>
+      <c r="G15">
+        <v>12</v>
+      </c>
+      <c r="H15">
+        <v>8</v>
+      </c>
+      <c r="I15">
+        <v>4</v>
+      </c>
+      <c r="J15">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>6Б</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Шестерёнки</v>
+      </c>
+      <c r="C16">
+        <v>10</v>
+      </c>
+      <c r="D16">
+        <v>11</v>
+      </c>
+      <c r="E16">
+        <v>6</v>
+      </c>
+      <c r="F16">
+        <v>2</v>
+      </c>
+      <c r="G16">
+        <v>10</v>
+      </c>
+      <c r="H16">
+        <v>8</v>
+      </c>
+      <c r="I16">
+        <v>6</v>
+      </c>
+      <c r="J16">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>10Ф</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Нуф-Нуф</v>
+      </c>
+      <c r="C17">
+        <v>12</v>
+      </c>
+      <c r="D17">
+        <v>2</v>
+      </c>
+      <c r="E17">
+        <v>4</v>
+      </c>
+      <c r="F17">
+        <v>9</v>
+      </c>
+      <c r="G17">
+        <v>14</v>
+      </c>
+      <c r="H17">
+        <v>6</v>
+      </c>
+      <c r="I17">
+        <v>4</v>
+      </c>
+      <c r="J17">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>2А</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Не списывали,но помним!</v>
+      </c>
+      <c r="C18">
+        <v>8</v>
+      </c>
+      <c r="D18">
+        <v>11</v>
+      </c>
+      <c r="E18">
+        <v>6</v>
+      </c>
+      <c r="F18">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>10</v>
+      </c>
+      <c r="H18">
+        <v>3</v>
+      </c>
+      <c r="I18">
+        <v>4</v>
+      </c>
+      <c r="J18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>4Г</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Гиппопотамы</v>
+      </c>
+      <c r="C19">
+        <v>10</v>
+      </c>
+      <c r="D19">
+        <v>7</v>
+      </c>
+      <c r="E19">
+        <v>3</v>
+      </c>
+      <c r="F19">
+        <v>6</v>
+      </c>
+      <c r="G19">
+        <v>10</v>
+      </c>
+      <c r="H19">
+        <v>4</v>
+      </c>
+      <c r="I19">
+        <v>7</v>
+      </c>
+      <c r="J19">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>4К, 2Е</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Две Насти</v>
+      </c>
+      <c r="C20">
+        <v>12</v>
+      </c>
+      <c r="D20">
+        <v>7</v>
+      </c>
+      <c r="E20">
+        <v>6</v>
+      </c>
+      <c r="F20">
+        <v>4</v>
+      </c>
+      <c r="G20">
+        <v>8</v>
+      </c>
+      <c r="H20">
+        <v>6</v>
+      </c>
+      <c r="I20">
+        <v>4</v>
+      </c>
+      <c r="J20">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>9В</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Дамы хозяйки</v>
+      </c>
+      <c r="C21">
+        <v>8</v>
+      </c>
+      <c r="D21">
+        <v>9</v>
+      </c>
+      <c r="E21">
+        <v>6</v>
+      </c>
+      <c r="F21">
+        <v>4</v>
+      </c>
+      <c r="G21">
+        <v>6</v>
+      </c>
+      <c r="H21">
+        <v>8</v>
+      </c>
+      <c r="I21">
+        <v>6</v>
+      </c>
+      <c r="J21">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>1Г</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Главные героини</v>
+      </c>
+      <c r="C22">
+        <v>10</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>9</v>
+      </c>
+      <c r="F22">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>12</v>
+      </c>
+      <c r="H22">
+        <v>4</v>
+      </c>
+      <c r="I22">
+        <v>2</v>
+      </c>
+      <c r="J22">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>8Б</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Мамы 8 "Б"</v>
+      </c>
+      <c r="C23">
+        <v>12</v>
+      </c>
+      <c r="D23">
+        <v>2</v>
+      </c>
+      <c r="E23">
+        <v>7</v>
+      </c>
+      <c r="F23">
+        <v>6</v>
+      </c>
+      <c r="G23">
+        <v>8</v>
+      </c>
+      <c r="H23">
+        <v>6</v>
+      </c>
+      <c r="I23">
+        <v>2</v>
+      </c>
+      <c r="J23">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>5Г</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Гравитация</v>
+      </c>
+      <c r="C24">
+        <v>6</v>
+      </c>
+      <c r="D24">
+        <v>3</v>
+      </c>
+      <c r="E24">
+        <v>4</v>
+      </c>
+      <c r="F24">
+        <v>4</v>
+      </c>
+      <c r="G24">
+        <v>8</v>
+      </c>
+      <c r="H24">
+        <v>2</v>
+      </c>
+      <c r="I24">
+        <v>5</v>
+      </c>
+      <c r="J24">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:J24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Лига 1–4</vt:lpstr>
       <vt:lpstr>Лига 5–7</vt:lpstr>
       <vt:lpstr>Лига 8–11</vt:lpstr>
       <vt:lpstr>Тур 1</vt:lpstr>
+      <vt:lpstr>Джипег</vt:lpstr>
+      <vt:lpstr>Родительский тур</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>